--- v0 (2025-12-05)
+++ v1 (2026-04-16)
@@ -1,99 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4224C104" w14:textId="77777777" w:rsidR="004F0FA9" w:rsidRPr="004F0FA9" w:rsidRDefault="004F0FA9" w:rsidP="00C02CB1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004F0FA9">
         <w:t xml:space="preserve">The Weston Visiting Professorships </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0FA9">
         <w:br/>
         <w:t xml:space="preserve">The Erna and Jakob Michael Visiting Professorships </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0FA9">
         <w:br/>
         <w:t xml:space="preserve">The Joseph Meyerhoff Visiting Professorships </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0FA9">
         <w:br/>
         <w:t xml:space="preserve">The Rosi and Max Varon Visiting Professorships </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0FA9">
         <w:br/>
         <w:t>The Morris Belkin Visiting Professorship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9C285B" w14:textId="1DA78D98" w:rsidR="00B76701" w:rsidRDefault="00B76701" w:rsidP="00C02CB1">
+    <w:p w14:paraId="4E9C285B" w14:textId="0D0790ED" w:rsidR="00B76701" w:rsidRDefault="00B76701" w:rsidP="00C02CB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76701">
         <w:t>ACADEMIC YEAR 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F800BA">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00652AED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B76701">
         <w:t xml:space="preserve"> - 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F800BA">
-        <w:t>7</w:t>
+      <w:r w:rsidR="00652AED">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B76701">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DAE29A" w14:textId="40BDDB8B" w:rsidR="004F0FA9" w:rsidRDefault="004F0FA9" w:rsidP="00C02CB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F0FA9">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6833CCD0" w14:textId="77777777" w:rsidR="00EB4298" w:rsidRPr="004F0FA9" w:rsidRDefault="00EB4298" w:rsidP="00EB4298">
       <w:pPr>
         <w:bidi w:val="0"/>
@@ -973,69 +978,51 @@
           <w:p w14:paraId="529630D3" w14:textId="77777777" w:rsidR="00EB4298" w:rsidRDefault="00EB4298" w:rsidP="00165D02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66DBF993" w14:textId="77777777" w:rsidR="007F6C91" w:rsidRPr="008E59F1" w:rsidRDefault="007F6C91" w:rsidP="00EB4298">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E59F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">If not Full Professor, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> specify</w:t>
+              <w:t>If not Full Professor, Please specify</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20025DF6" w14:textId="77777777" w:rsidR="007F6C91" w:rsidRDefault="007F6C91" w:rsidP="00165D02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15DB6CE1" w14:textId="77777777" w:rsidR="00EB4298" w:rsidRPr="008E59F1" w:rsidRDefault="00B21106" w:rsidP="00EB4298">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:rPr>
@@ -2033,69 +2020,51 @@
           <w:p w14:paraId="17A9C3D5" w14:textId="77777777" w:rsidR="00EB4298" w:rsidRDefault="00EB4298" w:rsidP="00165D02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66CA8D88" w14:textId="77777777" w:rsidR="000434BB" w:rsidRPr="008E59F1" w:rsidRDefault="000434BB" w:rsidP="00EB4298">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F0FA9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Citizenship: Israeli/</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (erase and complete as relevant</w:t>
+              <w:t>Citizenship: Israeli/non Israeli (erase and complete as relevant</w:t>
             </w:r>
             <w:r w:rsidRPr="008E59F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4360" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03A47B5E" w14:textId="77777777" w:rsidR="000434BB" w:rsidRDefault="000434BB" w:rsidP="00165D02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -4785,67 +4754,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F0FA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a brief statement of your proposed research (1-2 pages)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2480E826" w14:textId="77777777" w:rsidR="0087221A" w:rsidRDefault="0087221A" w:rsidP="0087221A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F0FA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> photograph </w:t>
+        <w:t xml:space="preserve">your photograph </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0056AF88" w14:textId="77777777" w:rsidR="0087221A" w:rsidRPr="004F0FA9" w:rsidRDefault="0087221A" w:rsidP="0087221A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">letter of invitation from your prospective host at the Weizmann Institute </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1898B0F3" w14:textId="77777777" w:rsidR="0087221A" w:rsidRDefault="0087221A" w:rsidP="00165D02">
@@ -5163,58 +5122,58 @@
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0087221A" w:rsidRPr="004F0FA9" w:rsidSect="00FA27F1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1276" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E15210E" w14:textId="77777777" w:rsidR="00961EFC" w:rsidRDefault="00961EFC" w:rsidP="006E370C">
+    <w:p w14:paraId="4E41DBCD" w14:textId="77777777" w:rsidR="0034645F" w:rsidRDefault="0034645F" w:rsidP="006E370C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A561F9" w14:textId="77777777" w:rsidR="00961EFC" w:rsidRDefault="00961EFC" w:rsidP="006E370C">
+    <w:p w14:paraId="694FD0F6" w14:textId="77777777" w:rsidR="0034645F" w:rsidRDefault="0034645F" w:rsidP="006E370C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5316,58 +5275,58 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="627B4E27" w14:textId="77777777" w:rsidR="00961EFC" w:rsidRDefault="00961EFC" w:rsidP="006E370C">
+    <w:p w14:paraId="5A31C623" w14:textId="77777777" w:rsidR="0034645F" w:rsidRDefault="0034645F" w:rsidP="006E370C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="472DE96E" w14:textId="77777777" w:rsidR="00961EFC" w:rsidRDefault="00961EFC" w:rsidP="006E370C">
+    <w:p w14:paraId="6C44D336" w14:textId="77777777" w:rsidR="0034645F" w:rsidRDefault="0034645F" w:rsidP="006E370C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D8A2B90" w14:textId="77777777" w:rsidR="00773D4E" w:rsidRDefault="00773D4E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00773D4E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="180340" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39744690" wp14:editId="3CC3D136">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
@@ -5915,111 +5874,113 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="374475849">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1225487700">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="840780646">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1219785232">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1168179520">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SiiH17LcJWpT5XXq4x3+bp+oy2gHbawYElUjwcPmDm7CEZEr9lcYUo9Ns9Ipg4+oPvMjR3MN2jWyKKPCuwJYOw==" w:salt="kmZ07Dk57fOLwbxn6I68mg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F0FA9"/>
     <w:rsid w:val="00016C2A"/>
     <w:rsid w:val="00030271"/>
     <w:rsid w:val="000305CA"/>
     <w:rsid w:val="000434BB"/>
+    <w:rsid w:val="00092B42"/>
     <w:rsid w:val="001416DC"/>
     <w:rsid w:val="00165D02"/>
     <w:rsid w:val="0018661D"/>
     <w:rsid w:val="001A5739"/>
     <w:rsid w:val="001B51B7"/>
     <w:rsid w:val="001D486F"/>
     <w:rsid w:val="001E35E2"/>
     <w:rsid w:val="002043F3"/>
     <w:rsid w:val="00212459"/>
     <w:rsid w:val="00246331"/>
     <w:rsid w:val="00267C8C"/>
     <w:rsid w:val="0028017E"/>
     <w:rsid w:val="00296A46"/>
     <w:rsid w:val="00326688"/>
     <w:rsid w:val="00345FB2"/>
+    <w:rsid w:val="0034645F"/>
     <w:rsid w:val="003544E8"/>
     <w:rsid w:val="00384CF4"/>
     <w:rsid w:val="0044403E"/>
     <w:rsid w:val="00476BB7"/>
     <w:rsid w:val="00493764"/>
     <w:rsid w:val="004C69CE"/>
     <w:rsid w:val="004F0FA9"/>
     <w:rsid w:val="00534D74"/>
     <w:rsid w:val="00536547"/>
     <w:rsid w:val="005A0A68"/>
     <w:rsid w:val="005A0B3D"/>
     <w:rsid w:val="005B0AE4"/>
     <w:rsid w:val="005D7021"/>
     <w:rsid w:val="00607DC4"/>
     <w:rsid w:val="00621724"/>
+    <w:rsid w:val="00652AED"/>
     <w:rsid w:val="00654FA8"/>
     <w:rsid w:val="006B1F84"/>
     <w:rsid w:val="006D0E87"/>
     <w:rsid w:val="006E0CB8"/>
     <w:rsid w:val="006E370C"/>
     <w:rsid w:val="00773D4E"/>
     <w:rsid w:val="00775C6F"/>
     <w:rsid w:val="0078292F"/>
     <w:rsid w:val="007869B6"/>
     <w:rsid w:val="00795F61"/>
     <w:rsid w:val="007F6C91"/>
     <w:rsid w:val="00830262"/>
     <w:rsid w:val="00842BE2"/>
     <w:rsid w:val="00854961"/>
     <w:rsid w:val="0087221A"/>
     <w:rsid w:val="008E59F1"/>
     <w:rsid w:val="0094573C"/>
     <w:rsid w:val="00953E80"/>
     <w:rsid w:val="00961EFC"/>
     <w:rsid w:val="00977CC7"/>
     <w:rsid w:val="00983059"/>
     <w:rsid w:val="009B4E1D"/>
     <w:rsid w:val="009C4038"/>
     <w:rsid w:val="009C7215"/>
     <w:rsid w:val="00A15705"/>
@@ -7086,25 +7047,33 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:%20visiting.proposal@weizmann.ac.il</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>avivao</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>fe85097f-d654-4fef-956a-05c010e19aca</vt:lpwstr>
+  </property>
+</Properties>
+</file>